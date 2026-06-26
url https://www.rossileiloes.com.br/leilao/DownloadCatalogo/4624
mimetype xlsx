--- v0 (2026-05-06)
+++ v1 (2026-06-26)
@@ -142,51 +142,51 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F70"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
@@ -277,1716 +277,2752 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331778", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331778", "Guindaste LT1070-1 Changjiang - 2010 - 70 Ton.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>340.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331720", "332")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331720", " Lote de sensores ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331721", "335")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331721", " Lote com: 07 peças de transmissor nivetec GF - 02 fonte - 01 sirene ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331722", "337")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331722", "Lote de Lâmpadas, tomadas e plug - Aprox. 460 peças")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331725", "351")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331725", " Lote com: 01 filtro hydac rrm mm 300 btf10p2-0 e 01 filtro Parker frt 0500-010fv20f")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>800,00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331723", "355")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331723", " Lote com: 03 cilindros recolhedor de gás refrigerante capacidade de 13.5 kilos  e 01 cilindro sem especificação")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331724", "357")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331724", " Peça seletor de marchas Kalmar modelo 425817-8351")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331726", "367")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331726", "Lote com: 28 peças de faca rotativa redonda açokorte op 80.216 Código 3000990")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331727", "368")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331727", "Lote de peças de reposição de trator - case jonh deere")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>1.900,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331728", "369")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331728", " Lote com: 02 peças de mancal radial Axial para gerador abb 5000 - Sem uso ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331732", "370")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331732", " Lote com: 15 peças de filtro secador Stauff modelo BSP 1A30HB00")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331731", "374")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331731", " Lote com:  10 flange aço inox 304 150LBS 4 polegadas e 02 flange aço inox 304 150LBS 3 polegadas ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331733", "375")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331733", " Lote com peças Caterpillar ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331730", "380")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331730", " Lote Conalt")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331729", "387")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331729", " Lote com: 02 peças virabrequim 830.0778 - 01 pistão ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331734", "388")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331734", "Maleta para reparos em ar condicionado ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331735", "398")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331735", "Lote com: 04 peças de quadro comando para canteiros de obra com 8 saídas ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>4.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331736", "401")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331736", "Lote motores de limpador para-brisa agrícola")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331737", "405")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331737", "Trocador de calor Wix. TB.5 1500")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331738", "406")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331741", "410")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331738", "Lote de válvulas ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331741", " Lote de expandidores de tubos e hastes")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331741", "410")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331744", "412")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331741", " Lote de expandidores de tubos e hastes")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331744", " Aproximadamente 65 peças de amortecedores - sem uso ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>2.300,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331744", "412")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331740", "413")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331744", " Aproximadamente 65 peças de amortecedores - sem uso ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331740", " Aproximadamente 290 peças de válvulas solenóide para purificadores de água ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331740", "413")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331746", "414")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331740", " Aproximadamente 290 peças de válvulas solenóide para purificadores de água ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331746", " Lote com: tomada de força,válvulas, engrenagem, rolamentos,polias,válvulas hidráulica ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331746", "414")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331752", "415")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331746", " Lote com: tomada de força,válvulas, engrenagem, rolamentos,polias,válvulas hidráulica ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331752", " Lote com: 09 peças de aterramento protetor igard t6-a")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331752", "415")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331743", "417")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331752", " Lote com: 09 peças de aterramento protetor igard t6-a")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331743", " Lote com: 02 peças de válvula de alívio de 6 polegadas ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331743", "417")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331748", "418")</f>
       </c>
       <c r="B36" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331743", " Lote com: 02 peças de válvula de alívio de 6 polegadas ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331748", " Lote de contatores")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>41</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>1.200,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331748", "418")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331749", "419")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331748", " Lote de contatores")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331749", " Lote de contatores")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>4.500,00</t>
+          <t>1.850,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331749", "419")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331739", "423")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331749", " Lote de contatores")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331739", " Lote de válvulas de segurança, purgador e outros ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331739", "423")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331753", "424")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331739", " Lote de válvulas de segurança, purgador e outros ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331753", " Lote com: 02 peças de compressor danfoss modelo SM185S0cc")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331753", "424")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331742", "425")</f>
       </c>
       <c r="B40" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331753", " Lote com: 02 peças de compressor danfoss modelo SM185S0cc")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331742", " Lote com: 25 peças de gabarito de solda")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>1.700,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331742", "425")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331747", "428")</f>
       </c>
       <c r="B41" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331742", " Lote com: 25 peças de gabarito de solda")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331747", " Lote de transformador e correntes")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331747", "428")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331754", "429")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331747", " Lote de transformador e correntes")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331754", " Lote de peças de reposição")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>1.200,00</t>
+          <t>1.100,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331754", "429")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331750", "430")</f>
       </c>
       <c r="B43" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331754", " Lote de peças de reposição")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331750", " Lote de peças de reposição de colhedeira de grãos")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>1.400,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331750", "430")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331745", "431")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331750", " Lote de peças de reposição de colhedeira de grãos")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331745", " Lote de peças para freio")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331745", "431")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331751", "432")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331745", " Lote de peças para freio")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331751", " Lote de redutor e caixa de cames")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331751", "432")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331755", "434")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331751", " Lote de redutor e caixa de cames")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331755", "Lote de válvulas solenóide")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>800,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331755", "434")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331756", "435")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331755", "Lote de válvulas solenóide")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331756", "Lote de válvulas ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331756", "435")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331757", "438")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331756", "Lote de válvulas ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331757", "Peças de Yokogawa")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>2.100,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331757", "438")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331758", "439")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331757", "Peças de Yokogawa")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331758", "Lote com: Bobina para contator, chaves, rolamento, relés, selo mecânico - Aprox. 37 peças")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>1.100,00</t>
+          <t>800,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331758", "439")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331759", "440")</f>
       </c>
       <c r="B50" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331758", "Lote com: Bobina para contator, chaves, rolamento, relés, selo mecânico - Aprox. 37 peças")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331759", "Lote com: 01 peça módulo rexroth R 414004242 - 01 peça Allen Bradley armorStart LT - 01 peça Allen Bradley Panelview 1000")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331759", "440")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331760", "441")</f>
       </c>
       <c r="B51" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331759", "Lote com: 01 peça módulo rexroth R 414004242 - 01 peça Allen Bradley armorStart LT - 01 peça Allen Bradley Panelview 1000")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331760", "Lote com: 02 peças de placa Chiller Carrier")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331760", "441")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331761", "442")</f>
       </c>
       <c r="B52" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331760", "Lote com: 02 peças de placa Chiller Carrier")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331761", "Unidade de bombeamento de engrenagem SKF")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>1.200,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331761", "442")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331762", "443")</f>
       </c>
       <c r="B53" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331761", "Unidade de bombeamento de engrenagem SKF")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331762", "Válvula e filtro ")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>1.200,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331762", "443")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331763", "444")</f>
       </c>
       <c r="B54" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331762", "Válvula e filtro ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331763", "Lote com: 02 máquinas de corte plasma")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>2.400,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331763", "444")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331764", "445")</f>
       </c>
       <c r="B55" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331763", "Lote com: 02 máquinas de corte plasma")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331764", "Lote de redutores - várias medidas")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>2.700,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331764", "445")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331765", "446")</f>
       </c>
       <c r="B56" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331764", "Lote de redutores - várias medidas")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331765", "Lote de contatores , inversores, etc -  Siemens Schneider E WEG")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>6.300,00</t>
+          <t>2.050,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331765", "446")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331766", "447")</f>
       </c>
       <c r="B57" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331765", "Lote de contatores , inversores, etc -  Siemens Schneider E WEG")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331766", "Lote com: 14 peças de motoredutor Sew Eurodrive R47DRS71S4")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>4.600,00</t>
+          <t>1.300,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331766", "447")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331767", "448")</f>
       </c>
       <c r="B58" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331766", "Lote com: 14 peças de motoredutor Sew Eurodrive R47DRS71S4")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331767", "Bomba hidráulica takarada 9535")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>12.100,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331767", "448")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331771", "452")</f>
       </c>
       <c r="B59" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331767", "Bomba hidráulica takarada 9535")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331771", "Lote de Rolamentos ")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331768", "449")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331773", "454")</f>
       </c>
       <c r="B60" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331768", "Lote de arames mig revestimento duro e eletrodos")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331773", "Peça motor autotrac John Deere número PCSM3AA001157")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
-          <t>11.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331769", "450")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331774", "455")</f>
       </c>
       <c r="B61" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331769", "Lote com: Aprox. 45 peças de  painéis elétricos com componentes e  Aprox. 95 peças de caixa de junção ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331774", "Lote controladores carregador de bateria e rugosimetro")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>37.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331770", "451")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331775", "456")</f>
       </c>
       <c r="B62" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331770", "Material elétrico ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331775", "Lote de filtros de combustível e hidráulico")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>1.800,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331771", "452")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331776", "457")</f>
       </c>
       <c r="B63" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331771", "Lote de Rolamentos ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331776", "Lote de materiais - Capacitor, amperímetro, fusível, reles, etc.")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331772", "453")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331777", "458")</f>
       </c>
       <c r="B64" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331772", "Lote com contatores e módulos ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331777", "Lote com: Aproximadamente 3750 metros de espaguete termo retrátil Hellermann")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>700,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331773", "454")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331779", "459")</f>
       </c>
       <c r="B65" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331773", "Peça motor autotrac John Deere número PCSM3AA001157")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331779", "Lote com: Aproximadamente 2.400 pares de luva pigmentada - preta. ")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>2.800,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331774", "455")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332027", "460")</f>
       </c>
       <c r="B66" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331774", "Lote controladores carregador de bateria e rugosimetro")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332027", " Material elétrico ")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
-          <t>3.200,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331775", "456")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332030", "461")</f>
       </c>
       <c r="B67" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331775", "Lote de filtros de combustível e hidráulico")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332030", " Material elétrico ")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>1.200,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331776", "457")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332029", "462")</f>
       </c>
       <c r="B68" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331776", "Lote de materiais - Capacitor, amperímetro, fusível, reles, etc.")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332029", " Material elétrico ")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>2.900,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331777", "458")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332035", "463")</f>
       </c>
       <c r="B69" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331777", "Lote com: Aproximadamente 3750 metros de espaguete termo retrátil Hellermann")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332035", " Material elétrico ")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>1.100,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331779", "459")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332040", "464")</f>
       </c>
       <c r="B70" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331779", "Lote com: Aproximadamente 2.400 pares de luva pigmentada - preta. ")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332040", " Material elétrico ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>3.200,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332032", "465")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332032", " Material elétrico ")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332034", "466")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332034", " Material elétrico ")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332028", "467")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332028", " Material elétrico ")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332033", "468")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332033", " Material elétrico ")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332042", "469")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332042", " Material elétrico ")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332031", "470")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332031", " Material elétrico ")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332038", "471")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332038", " Lote com: Inversor de solda e ferramentas elétricas")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332036", "472")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332036", " Lote com: Aproximadamente 70 inversores para peças")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332037", "473")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332037", " Material elétrico ")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332039", "474")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332039", " Material elétrico ")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332041", "475")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332041", " Lote com: aproximadamente 14 painéis elétricos - sem componentes")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332812", "476")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/332812", "Aproximadamente 355 Kg de arame de Solda")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333187", "477")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333187", "Lote com: 02 unid de Conversor digital Santerno - DCREG4-250")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333215", "478")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333215", "Lote com: 03 cilindros de para ar respirável ")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333216", "479")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333216", "Lote com: aproximadamente 100 peças de botão de comando metálico - Schneider, siemens, telemecanique ")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333217", "480")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333217", "Lote com: 02 peças de válvula de segurança Crosby")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333220", "481")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333220", "Lote de elétrica - Siemens - Telemecanique - Murr")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333221", "482")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333221", "Lote com: Aproximadamente 493 peças de válvulas e juntas ")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333222", "483")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333222", "Painel Allen Bradley - completo ")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334016", "484")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334016", "Painel elétrico ")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334017", "485")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334017", "Painel elétrico ")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334018", "486")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334018", "Painel elétrico ")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334019", "487")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334019", "Painel elétrico ")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334020", "488")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334020", "Painel elétrico ")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334021", "489")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334021", "Painel elétrico ")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334022", "490")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334022", "Painel elétrico ")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334023", "491")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334023", "Painel elétrico ")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334024", "492")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334024", "Painel elétrico ")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334025", "493")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334025", "Painel elétrico ")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334026", "494")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334026", "Painel elétrico ")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334027", "495")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334027", "Material elétrico ")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334028", "496")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334028", "Painel elétrico ")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334029", "497")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334029", "Painel elétrico ")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334030", "498")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334030", "Painel elétrico ")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334031", "499")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334031", "Allen Bradley")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334048", "500")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334048", "Espectrofotômetro ")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334049", "501")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/334049", "Monitor de temperatura de fluxo de ar")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>