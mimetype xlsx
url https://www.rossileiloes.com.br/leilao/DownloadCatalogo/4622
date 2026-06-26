--- v0 (2026-05-06)
+++ v1 (2026-06-26)
@@ -277,756 +277,756 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331694", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331694", " Aproximadamente 90 cadeiras - giratórias e fixas.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>850,00</t>
+          <t>1.300,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331695", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331695", " Lote com: 95 itens de informática e cozinha ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>650,00</t>
+          <t>1.550,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331698", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331698", " Lote com: 08 paletes, carrinhos e 13 grades")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331696", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331696", " Lote com: 30 Scanners, 16 No-breaks, estabilizadores, picadores de papel, toners.")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>800,00</t>
+          <t>1.200,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331697", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331697", " Lote com: Sucatas de 26 itens - caixas, ar-condicionado, bebedurous, lixeiras")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331703", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331703", " Sucata de 01 bicicleta e 01 esteira ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331702", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331702", " Lote com: aproximadamente 100 cadeiras - giratórias e fixas")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>800,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331713", "008")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333218", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331713", " Lote com: 01 ar condicionado 12.000 Btus e 02 ar condicionado 22.000 Btus")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333218", " Lote com: 10 arquivos de aço - Scheefer")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>950,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331701", "009")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333219", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331701", " Lote com: 02 conjuntos completos de ar condicionado springer 58.000 Btus")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/333219", " Lote com: 10 arquivos de aço - Scheefer")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331706", "010")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331713", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331706", " Lote com: 02 conjuntos completos de ar condicionado springer 58.000 Btus")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331713", " Lote com: 01 ar condicionado 12.000 Btus e 02 ar condicionado 22.000 Btus")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331705", "011")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331701", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331705", " Lote com: 02 conjuntos completos de ar condicionado springer 58.000 Btus")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331701", " Lote com: 02 conjuntos completos de ar condicionado springer 58.000 Btus")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>26</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331704", "012")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331704", "014")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331704", " Lote com: 30 extintores, 12 suportes e 02 mangueiras ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331707", "013")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331707", "015")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331707", " Lote com: Sucatas de 06 tvs de led - telas quebradas")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331700", "014")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331700", "016")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331700", " Lote com: 03 No-breaks e 03 caixas sem bateria")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>300,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331711", "015")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331711", "017")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331711", " Lote com: 03 Rack de informática")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>550,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331715", "016")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331715", "018")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331715", " Lote com: Câmeras, cabos, fiação, picador de papel, contadora de cédulas, Toten")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>800,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331708", "017")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331708", "019")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331708", " Lote com: 10 longarinas de 03 lugares e 15 cadeiras fixas")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331709", "018")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331709", "020")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331709", " Lote com: 10 Gabinetes com gavetas suportes de cpu e pasta suspensa")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331712", "019")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331712", "021")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331712", " Lote com: 10 Gabinetes com gavetas suportes de cpu e pasta suspensa")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331716", "020")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331716", "022")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331716", " Lote com: 10 Gabinetes com gavetas suportes de cpu e pasta suspensa")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331710", "021")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331710", "023")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331710", " Lote com: 02 fornos Inox - 1 chapa de lanches e 2 mesas com rodízio")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331714", "022")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331714", "024")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331714", " Lote com: 04 contadoras de cédula ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>300,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331699", "023")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331699", "025")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331699", " Caldeirão Industrial ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331717", "024")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331717", "026")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331717", " Lote com: 06 arquivos de aço - Scheefer")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>800,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331718", "025")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331718", "027")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331718", " Lote com: 06 arquivos de aço - Scheefer")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>800,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331719", "026")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331719", "028")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331719", " Lote com: 06 arquivos de aço - Scheefer")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>