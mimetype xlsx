--- v0 (2026-05-01)
+++ v1 (2026-06-26)
@@ -277,4923 +277,4923 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331581", "000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331581", " MINI CARREGADEIRA CAT 246D (SEM MOTOR )")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331580", "001")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331580", " MINI CARREGADEIRA CAT 226 (SEM MOTOR )")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331550", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331550", " MOTOR DE TRAÇÃO CAT 345 / 349")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331511", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331511", " MOTOR DE TRAÇÃO CAT 345C /349")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331541", "015")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331541", " MOTOR DE TRAÇÃO CAT 345C")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331512", "020")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331512", " CABINE LIUGONG (VAZIA)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331513", "021")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331513", " CABINE LIEBHEER (VAZIA)")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331551", "022")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331551", " CABINE DOOSAN (VAZIA)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331514", "023")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331514", " CABINE DOOSAN (VAZIA)")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331515", "024")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331515", " CABINE CAT (VAZIA)")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331552", "025")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331552", " CABINE CAT 966H (VAZIA )")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331553", "026")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331553", " CABINE CAT 950H (VAZIA )")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331554", "027")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331554", " CABINE CAT 950H ( VAZIA )")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331516", "028")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331516", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331517", "029")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331517", " CABINE LIEBHEER ( VAZIA )")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331518", "030")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331518", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331555", "031")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331555", " CABINE LIEBHEER ( VAZIA )")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331556", "032")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331556", " CABINE CAT 950H ( VAZIA )")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331519", "033")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331519", " CABINE CAT ( VAZIA )")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331520", "034")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331520", " CABINE CAT 140M ( VAZIA )")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331557", "035")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331557", " CABINE JCB 330 ( VAZIA )")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331558", "036")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331558", " CABINE DOOSAN ( VAZIA )")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331559", "037")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331559", " CABINE CAT 950H (VAZIA )")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331560", "038")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331560", " CABINE CAT 938H ( VAZIA )")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331561", "039")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331561", " CABINE CAT 321 DL (VAZIA )")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331521", "040")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331521", " CABINE CAT 960F ( VAZIA )")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331562", "041")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331562", " CABINE CAT 962G ( VAZIA )")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331522", "042")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331522", " CABINE CAT ( VAZIA )")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331524", "043")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331524", " CABINE CAT 950F ( VAZIA )")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331523", "044")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331523", " CABINE KOMATSU W.A380 ( VAZIA )")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331525", "046")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331525", " CABINE CAT W130 (VAZIA )")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331526", "047")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331526", " CABINE DOOSAN ( VAZIA )")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331574", "048")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331574", " CABINE CAT 966 R (VAZIA)")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331563", "049")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331563", " CABINE CAT 135H ( VAZIA )")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331527", "050")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331527", " CABINE LIEBHER ( VAZIA )")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331528", "051")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331528", " CABINE LIEBEER (VAZIA )")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331488", "052")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331488", " MOTOR DE GIRO KOMATSU PC400")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331539", "053")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331539", " MOTOR DE GIRO CAT 345C")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331494", "054")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331494", " MOTOR DE GIRO CAT")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331487", "055")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331487", " MOTOR DE GIRO KOMATSU PC 600")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331540", "056")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331540", " MOTOR DE GIRO JCB 330")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331504", "057")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331504", " MOTOR DE GIRO KOMATSU PC600")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331547", "058")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331547", " MOTOR DE GIRO CAT 320 DL")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331545", "059")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331545", " MOTOR DE GIRO KOMATSU PC 600")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331503", "060")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331503", " MOTOR DE GIRO CAT")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331484", "061")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331484", " TRANSMISSÃO CAT D8N")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331493", "063")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331493", " TRANSMISSÃO CAT D4E")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331572", "064")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331572", " TRANSMISSÃO CAT 621B")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331482", "065")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331482", " TRANSMISSÃO CAT D7E")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331492", "066")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331492", " TRANSMISSÃO CAT D8H")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331483", "069")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331483", " TRANSMISSÃO CAT 950G")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331538", "070")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331538", " TRANSMISSÃO CAT D8K")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331544", "073")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331544", " TRANSMISSÃO ZF")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331497", "075")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331497", " RODA GUIA LIEBHEER")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331496", "079")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331496", " RODA GUIA CAT D9H")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331486", "080")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331486", " RODA CAT CAT D8K")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331495", "082")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331495", " RODA GUIA HYUNDAY")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331498", "086")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331498", " RODA GUIA KOMATSU PC 150")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331485", "088")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331485", " RODA GUIA CAT D8N")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331489", "101")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331489", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331499", "102")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331499", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331543", "105")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331543", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331542", "106")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331542", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331501", "110")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331501", " RADIADOR DOOSAN DL-250")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331546", "111")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331546", " RADIADOR CAT D9H")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331502", "112")</f>
       </c>
       <c r="B76" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331502", " RADIADOR CAT 320B")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331573", "113")</f>
       </c>
       <c r="B77" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331573", " RADIADOR CAT 621R")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331571", "114")</f>
       </c>
       <c r="B78" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331571", " RADIADOR CAT 950H")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331500", "115")</f>
       </c>
       <c r="B79" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331500", " RADIADOR VOLVO G940")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331491", "116")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331491", " RADIADOR KOMATSU PC200")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331490", "117")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331490", " RADIADOR VOGELE 50")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331505", "118")</f>
       </c>
       <c r="B82" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331505", " RADIADOR VOLVO G940")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331506", "121")</f>
       </c>
       <c r="B83" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331506", " TROCADOR DE CALOR TEMA TERRA")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331510", "122")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331510", " TROCADOR DE CALOR TEMA TERRA")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331565", "126")</f>
       </c>
       <c r="B85" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331565", " CABINE JCB 3.C (VAZIA)")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331564", "127")</f>
       </c>
       <c r="B86" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331564", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331566", "128")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331566", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331529", "129")</f>
       </c>
       <c r="B88" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331529", " CABINE CAT (VAZIA)")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331567", "130")</f>
       </c>
       <c r="B89" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331567", " CABINE CAT 950G (VAZIA)")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331568", "131")</f>
       </c>
       <c r="B90" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331568", " CABINE CASE 721 C (VAZIA)")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331530", "132")</f>
       </c>
       <c r="B91" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331530", " CABINE KOMATSU PC 600 (VAZIA)")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331569", "136")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331569", " PISTÃO CAT 330C")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331570", "137")</f>
       </c>
       <c r="B93" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331570", " PISTÃO CAT 330C")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331532", "140")</f>
       </c>
       <c r="B94" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331532", " PISTÃO CAT D6-T")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331537", "141")</f>
       </c>
       <c r="B95" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331537", " PISTÃO CAT 966H LEVANTE")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331531", "143")</f>
       </c>
       <c r="B96" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331531", " PISTÃO CAT 330C")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331533", "145")</f>
       </c>
       <c r="B97" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331533", " PISTÃO CAT 966H")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331536", "146")</f>
       </c>
       <c r="B98" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331536", " PISTÃO CAT966H")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331534", "148")</f>
       </c>
       <c r="B99" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331534", " PISTÃO CAT COM H 330C")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331535", "149")</f>
       </c>
       <c r="B100" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331535", " PISTÃO CAT 966H")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331507", "152")</f>
       </c>
       <c r="B101" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331507", " TANQUE HIDRAULICO CAT 924G")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331508", "153")</f>
       </c>
       <c r="B102" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331508", " TANQUE HIDRAULICO CAT 336D")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331509", "154")</f>
       </c>
       <c r="B103" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331509", " TANQUE HIDRAULICO CAT D6R")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331549", "155")</f>
       </c>
       <c r="B104" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331549", "CONCHA DOOSAN  DL 250")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331548", "156")</f>
       </c>
       <c r="B105" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331548", " CONCHA DOOSAN")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331577", "157")</f>
       </c>
       <c r="B106" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331577", " CONCHA DOOSAN")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331576", "158")</f>
       </c>
       <c r="B107" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331576", " PLATAFORMA D4E")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331575", "159")</f>
       </c>
       <c r="B108" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331575", " CAPOTA CAT")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331578", "160")</f>
       </c>
       <c r="B109" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331578", " CABINE CAT D6T (VAZIA)")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331579", "161")</f>
       </c>
       <c r="B110" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331579", " CABINE JCB JS 330 (VAZIA)")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331582", "387")</f>
       </c>
       <c r="B111" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331582", " CONCHA COM H E PISTÕES CAT 955L")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331608", "388")</f>
       </c>
       <c r="B112" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331608", " RETROESCAVADEIRA NEW HOLLAND LB 90 (SEM MOTOR)")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331609", "389")</f>
       </c>
       <c r="B113" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331609", " JOGO DE ROLETES CAT D8L")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331587", "391")</f>
       </c>
       <c r="B114" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331587", " MOTOVIVELADORA CAT 120 B (PARCIAL)")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331591", "392")</f>
       </c>
       <c r="B115" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331591", " LÂMINA COM H E PISTÕES CAT D6M")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331589", "393")</f>
       </c>
       <c r="B116" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331589", " PAR DE ESTEIRAS CAT D6M")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331592", "394")</f>
       </c>
       <c r="B117" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331592", " CABINE FLORESTAL CAT D6M")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331603", "395")</f>
       </c>
       <c r="B118" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331603", " RADIADOR CAT 621S")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331601", "396")</f>
       </c>
       <c r="B119" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331601", " CONCHA HYUNDAY 520")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331599", "397")</f>
       </c>
       <c r="B120" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331599", " CONCHA FIATALIS S90")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331586", "399")</f>
       </c>
       <c r="B121" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331586", " COMANDO HIDRÁULICO HYUNDAI 520")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331606", "401")</f>
       </c>
       <c r="B122" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331606", " MOTOR DE GIRO CAT 330")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331607", "402")</f>
       </c>
       <c r="B123" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331607", " PISTÕES KOMATSU D.41")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331596", "403")</f>
       </c>
       <c r="B124" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331596", " SAPATAS COMATSU D.41")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331590", "404")</f>
       </c>
       <c r="B125" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331590", " RODA GUIA KOMATSU D.41")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331602", "405")</f>
       </c>
       <c r="B126" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331602", " PISTÕES GÊMEOS HYUNDAI 160")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331605", "406")</f>
       </c>
       <c r="B127" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331605", " PAR DE TRUQUES COM RODA GUIA CAT D6M")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331604", "407")</f>
       </c>
       <c r="B128" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331604", " PAR DE RODAS GUIA COM GARFO CAT D8K")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331583", "408")</f>
       </c>
       <c r="B129" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331583", " RADIADOR CAT 120 B")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331584", "409")</f>
       </c>
       <c r="B130" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331584", " RODA GUIA KOMATSU D155")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331585", "410")</f>
       </c>
       <c r="B131" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331585", " CONCHA DA ESCAVADEIRA VOLVO EC 460 BLC")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331588", "411")</f>
       </c>
       <c r="B132" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331588", " PAR DE COMANDO FINAL JCB 330")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331593", "412")</f>
       </c>
       <c r="B133" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331593", " BOMBA HIDRÁULICA BOBCAT")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331595", "413")</f>
       </c>
       <c r="B134" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331595", " BLOCO DO MOTOR CAT 3406")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331600", "414")</f>
       </c>
       <c r="B135" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331600", " BLOCO DO MOTOR CAT 3306")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331598", "415")</f>
       </c>
       <c r="B136" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331598", " BOMBA HIDRÁULICA CAT 135H")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331597", "416")</f>
       </c>
       <c r="B137" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331597", " BOMBA HIDRÁULICA CAT 345C")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331594", "417")</f>
       </c>
       <c r="B138" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331594", "[ VÍDEO ] PÁ CARREGADEIRA CATERPILLAR 966 H (OPERACIONAL)")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331634", "420")</f>
       </c>
       <c r="B139" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331634", " TRANSMISSÃO KOMATSU D.41 (COMPLETA )")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331615", "421")</f>
       </c>
       <c r="B140" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331615", " CABINE CATERPILLAR 320 D2 (VAZIA)")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331632", "422")</f>
       </c>
       <c r="B141" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331632", " TANQUE HIDRÁULICO CATERPILLAR 320 D2")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331633", "423")</f>
       </c>
       <c r="B142" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331633", " TANQUE HIDRÁULICO CATERPILLAR 962H")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331616", "424")</f>
       </c>
       <c r="B143" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331616", " RODA GUIA (COM GARFO E MOLA ) VOLVO EC460")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331614", "425")</f>
       </c>
       <c r="B144" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331614", " RODA GUIA (COM GARFO E MOLA ) HYUNDAI R 520")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331618", "426")</f>
       </c>
       <c r="B145" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331618", " RADIADOR CATERPILLAR D8K")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331622", "427")</f>
       </c>
       <c r="B146" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331622", " PAR DE COMANDO FINAL VOLVO EC 460")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331612", "428")</f>
       </c>
       <c r="B147" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331612", " PAR DE RODA MOTRIZ HYUNDAI R 520")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331611", "429")</f>
       </c>
       <c r="B148" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331611", " PAR DE COMANDO FINAL CATERPILLAR 330 B")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331610", "430")</f>
       </c>
       <c r="B149" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331610", " PAR DE RODA MOTRIZ CATERPILLAR D8K")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331613", "431")</f>
       </c>
       <c r="B150" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331613", " TRANSMISSÃO CATERPILLAR 621 S")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331617", "432")</f>
       </c>
       <c r="B151" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331617", " CONCHA RETROESCAVADEIRA NEW HOLLAND LB 90")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331630", "433")</f>
       </c>
       <c r="B152" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331630", " COMANDO HIDRÁLICO CATERPILLAR 950G")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331628", "434")</f>
       </c>
       <c r="B153" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331628", " COMANDO HIDRÁULICO CATERPILLAR 950H")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331627", "436")</f>
       </c>
       <c r="B154" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331627", " COMANDO HIDRÁULICO CATERPILLAR 966H")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331629", "437")</f>
       </c>
       <c r="B155" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331629", " COMANDO HIDRÁULICO CATERPILLAR 966H")</f>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331626", "438")</f>
       </c>
       <c r="B156" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331626", " CABEÇOTE CATERPILLAR C6.6")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331623", "439")</f>
       </c>
       <c r="B157" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331623", " CABEÇOTE CATERPILLAR C6.4")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331625", "440")</f>
       </c>
       <c r="B158" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331625", " CABEÇOTE CATERPILLAR D8K")</f>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331635", "441")</f>
       </c>
       <c r="B159" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331635", " CABEÇOTE CATERPILLAR 3116")</f>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331645", "442")</f>
       </c>
       <c r="B160" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331645", " CABEÇOTE CATERPILLAR 3054")</f>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331644", "443")</f>
       </c>
       <c r="B161" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331644", " CABEÇOTE CATERPILLAR 3304")</f>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331643", "444")</f>
       </c>
       <c r="B162" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331643", " BLOCO CATERPILLAR 3054")</f>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331646", "445")</f>
       </c>
       <c r="B163" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331646", " COMANDO DE VÁLCULA CATERPILLAR 3054")</f>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331647", "446")</f>
       </c>
       <c r="B164" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331647", " CABEÇOTE CATERPILLAR 3406")</f>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331648", "447")</f>
       </c>
       <c r="B165" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331648", " BOMBA HIDRÁULICA CATERPILLAR 330 B")</f>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331649", "448")</f>
       </c>
       <c r="B166" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331649", " COMANDO HIDRÁULICO BANTAN")</f>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331650", "449")</f>
       </c>
       <c r="B167" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331650", " COMANDO HIDRÁULICO CATERPILLAR 320 D")</f>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331636", "450")</f>
       </c>
       <c r="B168" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331636", " MOTOR CATERPILLAR 3054")</f>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331631", "451")</f>
       </c>
       <c r="B169" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331631", " BOMBA HIDRÁULICA CATERPILLAR 321 B")</f>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331637", "452")</f>
       </c>
       <c r="B170" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331637", " BOMBA DE ALTA CATERPILLAR C.7")</f>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331638", "453")</f>
       </c>
       <c r="B171" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331638", " MOTOR CATERPILLAR 3306 COM INJEÇÃO ELETRÔNICA (FUNCIONANDO)")</f>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331640", "454")</f>
       </c>
       <c r="B172" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331640", " TRATOR DE ESTEIRA KOMATSU D155")</f>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331639", "455")</f>
       </c>
       <c r="B173" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331639", " COMPRESSOR HOOS , HIDRÁULICO / INDUSTRIAL")</f>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331641", "456")</f>
       </c>
       <c r="B174" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331641", " COMPRESSOR DE AR PORTÁTIL ATLAS COPCO XAS 60")</f>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331642", "457")</f>
       </c>
       <c r="B175" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331642", " COMPRESSOR DE AR PORTÁTIL HOOS F5MD")</f>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331619", "458")</f>
       </c>
       <c r="B176" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331619", " COMPRESSOR DE AR PORTÁTIL ATLAS COPCO XAS 60 /80")</f>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331620", "459")</f>
       </c>
       <c r="B177" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331620", " COMPRESSOR DE AR PORTÁTIL ATLAS COPCO XAS 60")</f>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331621", "460")</f>
       </c>
       <c r="B178" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331621", " COMPRESSOR DE AR PORTÁTIL ATLAS COPCO XAS 60")</f>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331624", "461")</f>
       </c>
       <c r="B179" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331624", " COMPRESSOR DE AR PORTÁTIL ATLAS COPCO XAS 127 / OPERACIONAL A TODA PROVA")</f>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331652", "462")</f>
       </c>
       <c r="B180" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331652", " MOTOR MWM")</f>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331651", "463")</f>
       </c>
       <c r="B181" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331651", " MOTOR MWM")</f>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331653", "465")</f>
       </c>
       <c r="B182" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331653", " MOTOR CUMMINS ELÉTRICO")</f>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331654", "466")</f>
       </c>
       <c r="B183" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331654", " MOTOR JCB 330")</f>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331655", "468")</f>
       </c>
       <c r="B184" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331655", " RODA COM PNEU CAT 950 H / 962 H")</f>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331656", "470")</f>
       </c>
       <c r="B185" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/331656", " CONCHA CATERPILLAR 966H")</f>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>