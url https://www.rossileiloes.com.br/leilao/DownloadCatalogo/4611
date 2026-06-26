--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -277,583 +277,583 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330843", "1799")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330843", "FORD/ TRANSIT 350L TA ANO 2013/2013 - COR BRANCA - DIESEL - DOK. OK - NO ESTADO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>43.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330838", "1800")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330838", "TRATOR DE ESTEIRA CATERPILLAR MOD. D4D ANO 1978 - FUNCIONANDO NO ESTADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>55.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330835", "1801")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330835", " PÁ CARREGADEIRA VOLVO MOD. L120F ANO 2015 ( FUNCIONANDO)")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330839", "1802")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330839", "TRATOR VALTRA MOD. BH 180 ANO 2012 -  9.000 HRS. - CABINADO - FUNCIONANDO NO ESTADO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>135.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330841", "1804")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330841", "MINIESCAVADEIRA CATERPILLAR MOD. 3027 D ANO 2014 - FUNCIONANDO NO ESTADO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Lote retirado</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330836", "1805")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330836", "SEMI REBOQUE/ FRUEHAUF /BAÚ ANO 1979 - 02 EIXOS  12,70 MTS.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330837", "1806")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330837", "PRANCHA - REB/RANDON SR ANO 1988/1988 -  3 EIXOS")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330842", "1807")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330842", "EMPILHADEIRA YALE MOD. GLP 050 ANO 2012 -  2 TON . - NO ESTADO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330844", "1808")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330844", "RETROESCAVADEIRA CASE MOD. 580H ANO 1989 - FUNCIONANDO NO ESTADO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330831", "1901")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330831", "TRATOR ESTEIRA CATERPILLAR MOD. D5M ANO 1998 - TRANSMISSÃO DESMONTADO / SEM PISTÕES DA LÂMINA - NO ESTADO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330834", "1902")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330834", "ESCAVADEIRA  KOMATSU MOD.PC300 SERIE 7  ANO 2006  ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>125.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330832", "1903")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330832", "PÁ CARREGADERIA  KOMATSU MOD. WA 200  SERIE 5 - ANO 2009 - FUNCIONANDO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>125.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330829", "1904")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330829", " MOTONIVELADORA CATERPILLAR MOD. 120H - ANO 2008- COM RIPPER TRASEIRO - FUNCIONANDO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330833", "1907")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330833", "RETROESCAVADEIRA CASE MOD. 580N ANO 2020 ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>240.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330828", "1908")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330828", " PRANCHA RANDON 3 EIXOS ANO 2008/2009")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330830", "1911")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330830", " MOTONIVELADORA CATERPILLAR MOD. 120H ANO 2005")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>190.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330826", "2001")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330826", "TRATOR MAXION  MOD. 3000 4x4 EMPILHADEIRA ANO 2011")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330827", "2011")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330827", "SEMIREBOQUE SR/RANDON SR BA - 3 EIXOS ANO 2000/2001 ( CAÇAMBA) ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330824", "2046")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330824", " EQUIPAMENTO LIMPEZA DE BOCA DE LOBO - ASPIRA E EMPURRA - NO ESTADO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330825", "2061")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330825", "CALCAREADEIRA SPANDER ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>