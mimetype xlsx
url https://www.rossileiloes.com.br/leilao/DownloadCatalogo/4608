--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -277,1255 +277,1255 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330641", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330641", " FORD / GALAXIE 500 LTD LANDAU ano: 1974 cor Amarela - Com Manual (Placa PRETA)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330639", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330639", "[ VÍDEOS ] FORD / GALAXIE LANDAU - ano: 1978 cor Cinza - Com Manual (Placa PRETA) ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330644", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330644", "10 CAPOTAS DE FIBRA para camionetes. Diversos modelos: Hilux, S-10, Ranger, L-200, Amarok, Frontier e outras. Tampa traseira articulada, com trava e amortecedores.")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330638", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330638", "[ VÍDEO ] ALFA ROMEO 2300 TI4 - ano: 1981 cor Vermelho")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>20.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330640", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330640", "[ VÍDEO ] VARIANTE 1970 cor Bege ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330642", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330642", "[ VÍDEOS ] FORD Coupé 1948 (Al Capone)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330643", "008")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330643", " SUZUKI GT-550cc Ano 1974 Motor Rd 350. Funcionando")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>2.900,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330629", "009")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330629", "[ VÍDEO ] Lambretta Li. Ano 1966 série Brasil. Sem documento. Funcionando")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330630", "010")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330630", "[ VÍDEO ] Vespa M3 Ano 1963. Sem documento. Funcionando")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330631", "011")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330631", "Fiat 600 ano 1967. Sem documento. Funcionando.")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330613", "012")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330613", "CICLOMOTOR GARELLI ORIGINAL ANTIGA ANO 1979 PLACA AMARELA, FUNCIONANDO, SEM DOC. RELÍQUIA P/ COLECIONADORES, VEIC. ORNAMENTAL P/ EVENTOS DE ANTIGUIDADES.")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330645", "014")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330645", "10 CAPOTAS DE FIBRA para camionetes. Diversos modelos: Hilux, S-10, Ranger, L-200, Amarok, Frontier e outras. Tampa traseira articulada, com trava e amortecedores.")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330650", "015")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330650", "LOTE CONTENDO 100 UNIDADES DE  FERRAMENTAS;  CHAVES; ESTRELA , COMBINADA E FIXA. MARCAS;  GEDORE, CORNETA, TRAMONTINA, ROBUST E OUTRAS, DE  DIVERSAS MEDIDAS. ( ORIGINAIS )")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330648", "016")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330648", "LOTE CONTENDO 100 UNIDADES DE  FERRAMENTAS;  CHAVES; ESTRELA , COMBINADA E FIXA. MARCAS;  GEDORE, CORNETA, TRAMONTINA, ROBUST E OUTRAS, DE  DIVERSAS MEDIDAS. ( ORIGINAIS )")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330622", "017")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330622", "LOTE CONTENDO 100 UNIDADES DE MARTELOS BOLA CABOS DE MADEIRA, DIVERSOS TAMANHOS.")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330651", "018")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330651", "LOTE CONTENDO 100 UNIDADES DE  FERRAMENTAS;  CHAVES; ESTRELA , COMBINADA E FIXA. MARCAS;  GEDORE, CORNETA, TRAMONTINA, ROBUST E OUTRAS, DE  DIVERSAS MEDIDAS. ( ORIGINAIS )")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330623", "020")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330623", "LOTE CONTENDO 100 UNIDADES DE MARTELOS BOLA CABOS DE MADEIRA, DIVERSOS TAMANHOS.")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330621", "021")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330621", "LOTE CONTENDO 100 UNIDADES DE MARRETAS CABOS DE MADEIRA DE 01 E 02 QUILOS.")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330627", "023")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330627", " LOTE CONTENDO 30 UNIDADES DE PLACAS DE FILTRO PARA MÁSCARAS DE SOLDA CONFORME FOTOS. (PRODUTO SEM USO, LACRADO).")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330620", "025")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330620", "LOTE CONTENDO 100 UNIDADES DE MARTELOS BOLA CABOS DE MADEIRA, DIVERSOS TAMANHOS.")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330626", "034")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330626", " LOTE C/ 100 UNIDADE DE CALCULADORAS DIGITAL DE DIVERSAS MARCAS E MODELOS, CONFORME FOTOS.")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330628", "036")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330628", " LOTE CONTENTE 35 UNIDADES GALÕES DE ÁLCOOL GEL 70°.SENDO 05 LITROS CADA GALÃO, TOTAL DE 175 LITROS E 04 FRASCOS DE 440G CADA FRAGRÂNCIA ALOE- VERA, CONFORME FOTOS.")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330636", "037")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330636", " LOTE C/ APROX. 50 UNIDADES DE ESTUFAS PORTÁTIL P/ ELETRODO CARBOGRAFITE / REVESTIDO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330649", "039")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330649", "LOTE CONTENDO 100 UNIDADES DE  FERRAMENTAS;  CHAVES; ESTRELA , COMBINADA E FIXA. MARCAS;  GEDORE, CORNETA, TRAMONTINA, ROBUST E OUTRAS, DE  DIVERSAS MEDIDAS. ( ORIGINAIS )")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330625", "041")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330625", " Lote  Contendo 50 unidades de Cintos de Luxo, (Couro/Corino) diversos tamanhos ,cores e modelos, conforme fotos. (F-26)")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330637", "042")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330637", " LOTE C/ APROX. 50 UNIDADES DE ESTUFAS PORTÁTIL P/ ELETRODO CARBOGRAFITE / REVESTIDO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330635", "045")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330635", "[ VÍDEO ] LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330632", "051")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330632", " Lote  Contendo Diversos Brinquedos e partes, conforme fotos. ( C-10)")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330624", "052")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330624", "LOTE CONTENDO 100 UNIDADES DE MARTELOS BOLA CABOS DE MADEIRA, DIVERSOS TAMANHOS.")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330619", "067")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330619", " LOTE CONTENDO FERRAMENTAS, SENDO 32 UNIDADES DE ARCOS DE SERRINHAS DE MÃO, DIVERSAS MARCAS E MODELOS.(F-03)")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330615", "127")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330615", " LOTE CONTENDO 180  KITS DE BATRA FANCY BINDI INDIANO, FINE TOUCH EXCLUSIVE, VÁRIOS MODELOS, ( SEM USO). CONFORME FOTOS.")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330611", "302")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330611", "[ VÍDEOS ] PRATELEIRA / EXPOSITORA C/ BARRIL DISTRIBUIDOS EM 04 MÓDULOS FRONTAIS")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330610", "304")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330610", "250 UNIDADES DE COFRINHOS DE PLÁSTICO INJETADO, SENDO MODELOS:  PORQUINHOS, COELHINHOS, CARRINHO FUSCA E BOLINHAS DE FUTEBOL, ( SEM USO).")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330618", "305")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330618", " LOTE C/ 50 UNIDADES DE GARRAFAS DE ÁGUA C/ TAMPA , PARA GELADEIRA CAPACIDADE 2 LITROS, DIVERSAS CORES, ( SEM USO) CONFORME FOTOS.")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330617", "306")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330617", " LOTE C/ 50 UNIDADES DE GARRAFAS DE ÁGUA C/ TAMPA , PARA GELADEIRA CAPACIDADE 2 LITROS, DIVERSAS CORES, ( SEM USO) CONFORME FOTOS.")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330612", "308")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330612", " LOTE CONTENDO 100 UNIDADES DE FRASCO DE COQUETEL DE VODKA DIVERSOS SABORES; LIMÃO, PÊSSEGO, MARACUJÁ, MENTA, MORANGO , CANELINHA")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330607", "309")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330607", "250 UNIDADES DE COFRINHOS DE PLÁSTICO INJETADO, SENDO MODELOS:  PORQUINHOS, COELHINHOS, CARRINHO FUSCA E BOLINHAS DE FUTEBOL, ( SEM USO).")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330609", "310")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330609", "250 UNIDADES DE COFRINHOS DE PLÁSTICO INJETADO, SENDO MODELOS:  PORQUINHOS, COELHINHOS, CARRINHO FUSCA E BOLINHAS DE FUTEBOL, ( SEM USO).")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330608", "313")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330608", " LOTE C/ 30 UNIDADES DE PORTA RETRATOS DE TIMES FUTEBOL PAULISTA ( SÃO PAULO, PALMEIRAS E SANTOS) EM ALUMÍNIO, PRODUTO OFICIAL LICENCIADO C/ SELO HOLOGRÁFICO DE ORIGINALIDADE, ( SEM USO, NA CAIXA).")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330634", "316")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330634", "[ VÍDEO ] LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330614", "320")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330614", " LOTE CONTENDO 180  KITS DE BATRA FANCY BINDI INDIANO, FINE TOUCH EXCLUSIVE, VÁRIOS MODELOS, ( SEM USO). CONFORME FOTOS.")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330616", "321")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330616", "[ VÍDEO ] LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330633", "327")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330633", "[ VÍDEO ] LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330646", "328")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/330646", "10 CAPOTAS DE FIBRA para camionetes. Diversos modelos: Hilux, S-10, Ranger, L-200, Amarok, Frontier e outras. Tampa traseira articulada, com trava e amortecedores.")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>