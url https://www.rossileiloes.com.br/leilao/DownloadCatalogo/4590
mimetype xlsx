--- v0 (2026-04-17)
+++ v1 (2026-06-26)
@@ -277,3645 +277,3645 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329277", "000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329277", " MINI CARREGADEIRA CAT 246D (SEM MOTOR )")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329276", "001")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329276", " MINI CARREGADEIRA CAT 226 (SEM MOTOR )")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329246", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329246", " MOTOR DE TRAÇÃO CAT 345 / 349")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329207", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329207", " MOTOR DE TRAÇÃO CAT 345C /349")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329237", "015")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329237", " MOTOR DE TRAÇÃO CAT 345C")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329208", "020")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329208", " CABINE LIUGONG (VAZIA)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329209", "021")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329209", " CABINE LIEBHEER (VAZIA)")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329247", "022")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329247", " CABINE DOOSAN (VAZIA)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329210", "023")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329210", " CABINE DOOSAN (VAZIA)")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329211", "024")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329211", " CABINE CAT (VAZIA)")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329248", "025")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329248", " CABINE CAT 966H (VAZIA )")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329249", "026")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329249", " CABINE CAT 950H (VAZIA )")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329250", "027")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329250", " CABINE CAT 950H ( VAZIA )")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329212", "028")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329212", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329213", "029")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329213", " CABINE LIEBHEER ( VAZIA )")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329214", "030")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329214", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329251", "031")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329251", " CABINE LIEBHEER ( VAZIA )")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329252", "032")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329252", " CABINE CAT 950H ( VAZIA )")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329215", "033")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329215", " CABINE CAT ( VAZIA )")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329216", "034")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329216", " CABINE CAT 140M ( VAZIA )")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329253", "035")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329253", " CABINE JCB 330 ( VAZIA )")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329254", "036")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329254", " CABINE DOOSAN ( VAZIA )")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329255", "037")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329255", " CABINE CAT 950H (VAZIA )")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329256", "038")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329256", " CABINE CAT 938H ( VAZIA )")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329257", "039")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329257", " CABINE CAT 321 DL (VAZIA )")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329217", "040")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329217", " CABINE CAT 960F ( VAZIA )")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329258", "041")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329258", " CABINE CAT 962G ( VAZIA )")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329218", "042")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329218", " CABINE CAT ( VAZIA )")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329220", "043")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329220", " CABINE CAT 950F ( VAZIA )")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329219", "044")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329219", " CABINE KOMATSU W.A380 ( VAZIA )")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329221", "046")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329221", " CABINE CAT W130 (VAZIA )")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329222", "047")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329222", " CABINE DOOSAN ( VAZIA )")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329270", "048")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329270", " CABINE CAT 966 R (VAZIA)")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329259", "049")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329259", " CABINE CAT 135H ( VAZIA )")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329223", "050")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329223", " CABINE LIEBHER ( VAZIA )")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329224", "051")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329224", " CABINE LIEBEER (VAZIA )")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329184", "052")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329184", " MOTOR DE GIRO KOMATSU PC400")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329235", "053")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329235", " MOTOR DE GIRO CAT 345C")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329190", "054")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329190", " MOTOR DE GIRO CAT")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329183", "055")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329183", " MOTOR DE GIRO KOMATSU PC 600")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329236", "056")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329236", " MOTOR DE GIRO JCB 330")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329200", "057")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329200", " MOTOR DE GIRO KOMATSU PC600")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329243", "058")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329243", " MOTOR DE GIRO CAT 320 DL")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329241", "059")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329241", " MOTOR DE GIRO KOMATSU PC 600")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329199", "060")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329199", " MOTOR DE GIRO CAT")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329180", "061")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329180", " TRANSMISSÃO CAT D8N")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329189", "063")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329189", " TRANSMISSÃO CAT D4E")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329268", "064")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329268", " TRANSMISSÃO CAT 621B")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329178", "065")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329178", " TRANSMISSÃO CAT D7E")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329188", "066")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329188", " TRANSMISSÃO CAT D8H")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329179", "069")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329179", " TRANSMISSÃO CAT 950G")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329234", "070")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329234", " TRANSMISSÃO CAT D8K")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329240", "073")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329240", " TRANSMISSÃO ZF")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329193", "075")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329193", " RODA GUIA LIEBHEER")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329192", "079")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329192", " RODA GUIA CAT D9H")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329182", "080")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329182", " RODA CAT CAT D8K")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329191", "082")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329191", " RODA GUIA HYUNDAY")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329194", "086")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329194", " RODA GUIA KOMATSU PC 150")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329181", "088")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329181", " RODA GUIA CAT D8N")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329185", "101")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329185", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329195", "102")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329195", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329239", "105")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329239", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329238", "106")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329238", " COMANDO HIDRAULICO")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329197", "110")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329197", " RADIADOR DOOSAN DL-250")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329242", "111")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329242", " RADIADOR CAT D9H")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329198", "112")</f>
       </c>
       <c r="B76" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329198", " RADIADOR CAT 320B")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329269", "113")</f>
       </c>
       <c r="B77" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329269", " RADIADOR CAT 621R")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329267", "114")</f>
       </c>
       <c r="B78" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329267", " RADIADOR CAT 950H")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329196", "115")</f>
       </c>
       <c r="B79" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329196", " RADIADOR VOLVO G940")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329187", "116")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329187", " RADIADOR KOMATSU PC200")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329186", "117")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329186", " RADIADOR VOGELE 50")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329201", "118")</f>
       </c>
       <c r="B82" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329201", " RADIADOR VOLVO G940")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329202", "121")</f>
       </c>
       <c r="B83" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329202", " TROCADOR DE CALOR TEMA TERRA")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329206", "122")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329206", " TROCADOR DE CALOR TEMA TERRA")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329261", "126")</f>
       </c>
       <c r="B85" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329261", " CABINE JCB 3.C (VAZIA)")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329260", "127")</f>
       </c>
       <c r="B86" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329260", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329262", "128")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329262", " CABINE LIEBHEER (VAZIA )")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329225", "129")</f>
       </c>
       <c r="B88" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329225", " CABINE CAT (VAZIA)")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329263", "130")</f>
       </c>
       <c r="B89" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329263", " CABINE CAT 950G (VAZIA)")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329264", "131")</f>
       </c>
       <c r="B90" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329264", " CABINE CASE 721 C (VAZIA)")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329226", "132")</f>
       </c>
       <c r="B91" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329226", " CABINE KOMATSU PC 600 (VAZIA)")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329265", "136")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329265", " PISTÃO CAT 330C")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329266", "137")</f>
       </c>
       <c r="B93" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329266", " PISTÃO CAT 330C")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329228", "140")</f>
       </c>
       <c r="B94" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329228", " PISTÃO CAT D6-T")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329233", "141")</f>
       </c>
       <c r="B95" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329233", " PISTÃO CAT 966H LEVANTE")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329227", "143")</f>
       </c>
       <c r="B96" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329227", " PISTÃO CAT 330C")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329229", "145")</f>
       </c>
       <c r="B97" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329229", " PISTÃO CAT 966H")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329232", "146")</f>
       </c>
       <c r="B98" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329232", " PISTÃO CAT966H")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329230", "148")</f>
       </c>
       <c r="B99" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329230", " PISTÃO CAT COM H 330C")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329231", "149")</f>
       </c>
       <c r="B100" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329231", " PISTÃO CAT 966H")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329203", "152")</f>
       </c>
       <c r="B101" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329203", " TANQUE HIDRAULICO CAT 924G")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329204", "153")</f>
       </c>
       <c r="B102" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329204", " TANQUE HIDRAULICO CAT 336D")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329205", "154")</f>
       </c>
       <c r="B103" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329205", " TANQUE HIDRAULICO CAT D6R")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329245", "155")</f>
       </c>
       <c r="B104" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329245", "CONCHA DOOSAN  DL 250")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329244", "156")</f>
       </c>
       <c r="B105" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329244", " CONCHA DOOSAN")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329273", "157")</f>
       </c>
       <c r="B106" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329273", " CONCHA DOOSAN")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329272", "158")</f>
       </c>
       <c r="B107" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329272", " PLATAFORMA D4E")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329271", "159")</f>
       </c>
       <c r="B108" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329271", " CAPOTA CAT")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329274", "160")</f>
       </c>
       <c r="B109" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329274", " CABINE CAT D6T (VAZIA)")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329275", "161")</f>
       </c>
       <c r="B110" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329275", " CABINE JCB JS 330 (VAZIA)")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329457", "387")</f>
       </c>
       <c r="B111" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329457", " CONCHA COM H E PISTÕES CAT 955L")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329484", "388")</f>
       </c>
       <c r="B112" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329484", " RETROESCAVADEIRA NEW HOLLAND LB 90 (SEM MOTOR)")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329485", "389")</f>
       </c>
       <c r="B113" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329485", " JOGO DE ROLETES CAT D8L")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329462", "391")</f>
       </c>
       <c r="B114" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329462", " MOTOVIVELADORA CAT 120 B (PARCIAL)")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329467", "392")</f>
       </c>
       <c r="B115" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329467", " LÂMINA COM H E PISTÕES CAT D6M")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329464", "393")</f>
       </c>
       <c r="B116" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329464", " PAR DE ESTEIRAS CAT D6M")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329468", "394")</f>
       </c>
       <c r="B117" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329468", " CABINE FLORESTAL CAT D6M")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329479", "395")</f>
       </c>
       <c r="B118" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329479", " RADIADOR CAT 621S")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329477", "396")</f>
       </c>
       <c r="B119" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329477", " CONCHA HYUNDAY 520")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329475", "397")</f>
       </c>
       <c r="B120" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329475", " CONCHA FIATALIS S90")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329461", "399")</f>
       </c>
       <c r="B121" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329461", " COMANDO HIDRÁULICO HYUNDAI 520")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329465", "400")</f>
       </c>
       <c r="B122" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329465", " TRANSMISSÃO KOMATSU D.41")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329482", "401")</f>
       </c>
       <c r="B123" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329482", " MOTOR DE GIRO CAT 330")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329483", "402")</f>
       </c>
       <c r="B124" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329483", " PISTÕES KOMATSU D.41")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329472", "403")</f>
       </c>
       <c r="B125" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329472", " SAPATAS COMATSU D.41")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329466", "404")</f>
       </c>
       <c r="B126" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329466", " RODA GUIA KOMATSU D.41")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329478", "405")</f>
       </c>
       <c r="B127" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329478", " PISTÕES GÊMEOS HYUNDAI 160")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329481", "406")</f>
       </c>
       <c r="B128" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329481", " PAR DE TRUQUES COM RODA GUIA CAT D6M")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329480", "407")</f>
       </c>
       <c r="B129" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329480", " PAR DE RODAS GUIA COM GARFO CAT D8K")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329458", "408")</f>
       </c>
       <c r="B130" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329458", " RADIADOR CAT 120 B")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329459", "409")</f>
       </c>
       <c r="B131" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329459", " RODA GUIA KOMATSU D155")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329460", "410")</f>
       </c>
       <c r="B132" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329460", " CONCHA DA ESCAVADEIRA VOLVO EC 460 BLC")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329463", "411")</f>
       </c>
       <c r="B133" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329463", " PAR DE COMANDO FINAL JCB 330")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329469", "412")</f>
       </c>
       <c r="B134" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329469", " BOMBA HIDRÁULICA BOBCAT")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329471", "413")</f>
       </c>
       <c r="B135" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329471", " BLOCO DO MOTOR CAT 3406")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329476", "414")</f>
       </c>
       <c r="B136" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329476", " BLOCO DO MOTOR CAT 3306")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329474", "415")</f>
       </c>
       <c r="B137" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329474", " BOMBA HIDRÁULICA CAT 135H")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329473", "416")</f>
       </c>
       <c r="B138" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329473", " BOMBA HIDRÁULICA CAT 345C")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329470", "417")</f>
       </c>
       <c r="B139" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/329470", "[ VÍDEO ] PÁ CARREGADEIRA CATERPILLAR 966 H (OPERACIONAL)")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>130.000,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 