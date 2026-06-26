--- v0 (2026-04-17)
+++ v1 (2026-06-26)
@@ -277,845 +277,845 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328769", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328769", " Aprox. 700 trenas, 90 trenas calibradas e 3 caixas de hidrante")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>17</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>350,00</t>
+          <t>1.200,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328766", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328766", " Arqueadora semiautomática TP-202, ano: 2011, 220 V")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328768", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328768", " Esmeril c/ base e grifo 24"")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>250,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328767", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328767", " Aprox. 300 kg de consumíveis de solda diversos e 20 tochas de argônio")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328781", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328781", " Aprox. 20 extintores diversos")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328792", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328792", " Aprox. 70 disjuntores diversos")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328771", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328771", " Máquina de gelo, 2 fogões Bali, 24 bebedouros tipo galão, 4 máquinas de lavar, 2 tanquinhos e 1 roçadeira Stihl")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>750,00</t>
+          <t>450,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328774", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328774", " Aprox. 80 retíficas Bosch/Makita")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>35</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>3.200,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328786", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328786", " Aprox. 200 capas protetoras de esmerilhadeira")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328785", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328785", " Aprox. 120 disjuntores diversos")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328779", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328779", " Aprox. 15 arandelas diversas")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>100,00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328793", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328793", " Aprox. 200 picaretas p/ soldador")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328783", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328783", " 09 Intercoolers p/ máquina de solda Lincoln Electric ARC 20 e 1 sopro aspirador elétrico Tekna VB2002 (funcionando)")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328778", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328778", " Tesoura corta-chapa")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>100,00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328788", "015")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328788", " Bebedouro industrial em aço inox")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>100,00</t>
+          <t>150,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328791", "016")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328791", " 8 Mesas refeitório 2,4x0,8x0,75m com 8 lugares cada (banco fixo) e 1 maca")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328787", "017")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328787", " 4 caçambas plásticas p/ resíduos 1,15x1,1x1,5 c/ rodízios")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>100,00</t>
+          <t>450,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328770", "018")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328770", " 2 Caixas de massa 450L 2m x 1m e 9 mesas plásticas")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328777", "019")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328777", " Aprox. 30 refletores diversos e aprox. 60 luminárias diversas")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>100,00</t>
+          <t>150,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328782", "020")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328782", " 4 pneus s/ rodas")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>250,00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328790", "021")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328790", " 07 unidades de Chave de nível tipo boia Unipolar e 06 unidades de Atuador Pneumático Rotativo de Dupla Ação")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>100,00</t>
+          <t>325,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328794", "022")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328794", " 4 tanques p/ argônio")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>33</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328784", "023")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328784", " Lavadora pneumática Graco Hydra-clean 40:1")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>1.650,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328780", "024")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328780", " 2 rodados caminhão poliguindaste Kargo K2")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328789", "025")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328789", " 5 Coletores de fumo de solda CMV CF-80, cap.: 100 L; ano: 2018")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328772", "026")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328772", " 5 Coletores de fumo de solda CMV CF-80, cap.: 100 L; ano: 2018")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>750,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328775", "027")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328775", " 5 Galão c/ prateleira 1000 L")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328775", "05 Bombonas com Estrutura Metálica (gaiola) externa. Capacidade: 1.000 Litros")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>250,00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>110.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328776", "028")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328776", " Aprox. 150 cadeiras diversas")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>800,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328773", "035")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328773", " 6 aspiradores de pó diversos")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>100,00</t>
+          <t>350,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 