--- v0 (2026-04-17)
+++ v1 (2026-06-26)
@@ -277,415 +277,415 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328373", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328373", " TRATOR MASSEY FERGUSSON MOD. MF283 ADVANCED ANO 2007 - FUNCIONANDO NO ESTADO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Lote retirado</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>105.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328375", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328375", " GRADE TATU MOD. GNL S-0814 ANO 2022 - 36 DISCOS ( NO ESTADO)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328374", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328374", " GRADE PESADA TATU - 18 DISCOS  (NO ESTADO)")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328376", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328376", " APROX. 250 UN. DE MOURÕES DE EUCALIPTO - USADO NO ESTADO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328377", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328377", " BOMBA DE IRRIGAÇÃO - NO ESTADO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328378", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328378", " PULVERIZADOR JACTO MOD. 600 AGROTERRA - NOA ESTADO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328380", "008")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328380", " PLANTADEIRA SUPER TATU PST 3 COM 6 LINHAS - NO ESTADO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328379", "009")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328379", " GUINCHO BIG BAG CAPC. 2TON. MOD. BAG AGR 2000 - SANTA IZABEL ANO 2017 - NO ESTADO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328382", "010")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328382", " DISTRIBUIDOR DE CALCÁRIO E COMPOSTA ORGÂNICO TATU MARCHESAN MOD. DCCO 2500 ANO 2007 - NO ESTADO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328381", "011")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328381", " CARRETA TANQUE/PULVERIZADOR 2.000 LITROS MARCA KO - NO ESTADO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>6.800,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328384", "012")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328384", " CONCHA PARA TRATOR / TRASEIRA MOD. SPC 220 SOBERANO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328383", "013")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328383", " LOTE DE PNEUS E RODAS APROX. 18 UN. - NO ESTADO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>6.200,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328386", "014")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328386", " BALANÇA ( ANTIGA) - NO ESTADO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328385", "015")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328385", " SUPORTE TRIPLO PARA BICICLETAS - NO ESTADO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>