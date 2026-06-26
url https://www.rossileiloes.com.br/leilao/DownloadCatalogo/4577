--- v0 (2026-04-17)
+++ v1 (2026-06-26)
@@ -277,1815 +277,1815 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328259", "5000")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328259", "[ VÍDEO ] GUILHOTINA HIDRÁULICA RIO NEGRO 3000 MM -  ANO 2003 - CORTA CHAPA ATÉ 1/2`M ( 12,7MM) - FUCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328262", "5001")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328262", "PRENSA HIDRÁULICA 1000 TON VERSON .")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>750.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328263", "5002")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328263", "PRENSA HIDRÁULICA 1000 TON  4 COLUNAS")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>750.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328264", "5003")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328264", "CENTRO DE USINAGEM ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>750.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328271", "5004")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328271", "INJETORA SANDRETTO  SÉRIE 9 HP FAST 1320/300 - ANO 2009")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328257", "6004")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328257", "[ VÍDEO ] Gerador 850kva (sem motor)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328245", "6005")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328245", "Carrinho em inox com rodas para vender lanche cachorro quente.")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328226", "6009")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328226", " Plataforma elevatória marca Sinoboom. Altura de trabalho 12 metros. Elétrica com baterias. Bom estado. Ano 2013")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328212", "6019")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328212", " Aprox. 27 unidades de Bobinas 24V")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328260", "6020")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328260", "[ VÍDEO ] Motor Mercedes 352 funcionando")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328213", "6023")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328213", "02 EIXOS CLARCK DIRECIONAL COMPLETO COM RODAS / PNEUS (4 RODAS E 4 PNEUS)")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328261", "6024")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328261", "LOTE DE MATERIAS DIVERSOS SENDO; (LT03)(1 Impressora HP LaserJet Pro MFP M428fdw / 1 Impressora Epson L395 / 1 Impresora HP colorida  / 8 toners  / 2 Mouse sem fio  / 1 Teclado com fio  / 2 Celular Samsung A03 Core/1 Tv 60" HQ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328219", "6027")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328219", "CONTAINER 6 MTS")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328210", "6028")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328210", " 02  tanques de caminhão")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328211", "6030")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328211", " Maquina de rebitar freio")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328216", "6033")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328216", "1 Compressor")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328214", "6034")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328214", " 4 tomadas de força sendo; 2  - Eaton 8 marchas, 1 - Eaton 10 marchas e1 -ZF")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328215", "6035")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328215", " 7 filtros Tecfil  PSL523")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328217", "6041")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328217", " Tanque Coral 2.000 litros com Bomba Andrade Masp 51. Marcas Jacto/Andrade. Ano 2010")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328218", "6044")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328218", " DIFERENCIAL VOLVO FH 400 ANO 2010")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328221", "6112")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328221", " Aprox. 124 Itens de peças para Rompedor Pneumático Tex 31/41. (Veja o Descritivo)")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328220", "6113")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328220", " Aprox. 50 Peças de Veiculos Fiat, GM e VW. (Veja o Descritivo)")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328222", "6114")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328222", "Motor diesel Rhino 6 Cilindros para Escavadeira New Holland E385")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328223", "6115")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328223", "Motor diesel Rhino 6 Cilindros para Escavadeira New Holland E385")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328224", "6116")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328224", " Aprox. 37 unidades de Punhos para Perfuratriz e Bitz Botão. Veja especificações")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328246", "6120")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328246", "Dobradiças aprox 10 mil unid")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328247", "6121")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328247", "Dobradiças aprox 10 mil unid")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328248", "6122")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328248", "Caixa Pallet 80x80x65 cm  marca John Deere PY2215")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328228", "6200")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328228", " 02 Unidades de Resfriadores em aço inox para refrigerante ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328227", "6201")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328227", " 02 Carregadores de bateria – marca Adelco ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328242", "6501")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328242", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328229", "6502")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328229", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328240", "6503")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328240", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328231", "6504")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328231", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328230", "6506")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328230", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328233", "6507")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328233", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328235", "6508")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328235", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328232", "6509")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328232", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328244", "6510")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328244", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328234", "6511")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328234", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328243", "6512")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328243", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328239", "6513")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328239", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328238", "6514")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328238", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328237", "6515")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328237", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328236", "6516")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328236", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328241", "6517")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328241", " Gerador de Fluxo de Ar Modelo GF-2000")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328258", "6518")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328258", "Grupo Gerador de energia 50 kVa Motor Detroit 4 cilindros. Diesel")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328272", "7039")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328272", "Rompedor Montamber SC-36 ano 2011. SEM USO")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328225", "7040")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328225", "Rompedor Montamber SC-36 ano 2011. SEM USO")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328268", "7041")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328268", "UNIDADE HIDRÁULICA")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328265", "7042")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328265", "UNIDADE HIDRÁULICA")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328267", "7043")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328267", "UNIDADE HIDRÁULICA")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328254", "7044")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328254", " 03 UN. ROLAMENTO DE GIRO ( SEM USO/NO ESTADO)")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328253", "7045")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328253", " 06 UN. REDUTORES USADOS 1X60 - PARA MOTOR 50HP PRÓPRIO ( PARA EXTRUSÃO PARA FAZER CANOS)")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328250", "7046")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328250", " SOPRADOR MARCA ARZEN (SEM USO) - GM315M3 MIN. / MOTOR WEG 350 CV RPM 1190 - 440 VOLTS.")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>3000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328255", "7047")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328255", " SECADOR MARCA PIOVANI ( NO ESTADO)")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328249", "7048")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328249", " SECADOR DE GRÃO DE MATERIAL ESTRUSADO ( NO ESTADO)")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>3.100,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328252", "7049")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328252", " MISTURADOR DE PÓ DUPLO DE AÇO ( USADO)")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328256", "7050")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328256", " INJETORA REFORMADA MARCA NETSTAL HP 3000")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328251", "7052")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328251", " FREZA TÓZ UNIVESAL MESA 220X60 MM - ( NO ESTADO)")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328266", "7053")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328266", "UNIDADE HIDRÁULICA")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328269", "7055")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328269", "GERADORA DE ENGRENAGEM - RENANIA MODULO 12 - COMPLETA")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328270", "7056")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328270", "15 UN.  - BOMBAS DE REFRIGERAÇÃO")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328278", "7057")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/328278", "COMPRESSOR DE AR COMPRIMIDO - WAYNE W900 - 425 LITROS 15 HP 220/380V")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>7.200,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>