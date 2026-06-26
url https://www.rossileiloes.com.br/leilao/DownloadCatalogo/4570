--- v0 (2026-04-17)
+++ v1 (2026-06-26)
@@ -2069,61 +2069,61 @@
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327985", "271")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327985", " MOITÃO 20 TONELADAS")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327912", "272")</f>
       </c>
       <c r="B76" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327912", " GUINCHO 100 TONELADAS")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -2209,51 +2209,51 @@
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327974", "283")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327974", " H DA CAT 950H")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327976", "285")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327976", " CONCHA CAT 950H")</f>
       </c>