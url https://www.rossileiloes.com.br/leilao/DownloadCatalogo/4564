--- v0 (2026-04-17)
+++ v1 (2026-06-26)
@@ -277,1451 +277,1451 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327566", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327566", "[ VÍDEOS ] TRATOR CBT MOD.. 1.000 - MOTOR PERKINS - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327520", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327520", " TANQUE FERRO CAP. 20.000L")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327568", "005")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327568", "[ VÍDEO ] ROÇADEIRA DUPLA MARCA TATU - 2,60 DE CORTE / GIRO LIVRE/FACAS NOVAS - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327517", "008")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327517", " MÁQUINA BATEDEIRA FEIJÃO/AMENDOIN")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327527", "009")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327527", " MÁQUINA COLHEDORA MILHO/SOJA/ARROZ ET4")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327521", "010")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327521", " PODADEIRA CITRUS MARCA IFLÓ (LATERAL)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327519", "011")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327519", " TANQUE FERRO CAP. 6.000L")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327553", "012")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327553", " subsolador vermelho 03 hastaes")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327524", "013")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327524", " PODADEIRA CITRUS MARCA IFLÓ (TOPO)")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327537", "014")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327537", " subsolador azul 03 hastes")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327516", "015")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327516", " TANQUE FERRO CAP. 8.000L")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327559", "016")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327559", " Cultivador Adubador")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>680,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327522", "017")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327522", " CARRETEL IRRIGAÇÃO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327558", "020")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327558", " Tanque de fibra capacidade 1.000 litros")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.450,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327532", "021")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327532", " PLANTADEIRA JUMIL 8 LINHAS (PLANTIO DIRETO)")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327518", "022")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327518", " ENLEIRADOR DE CAFÉ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327523", "023")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327523", " TANQUE FIDO 3.000L")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327526", "027")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327526", " PLANTADEIRA SEMENTE 5 LINHAS")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327525", "030")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327525", " PLANTADEIRA TATU 7 LINHAS")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327536", "033")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327536", " SULCADOR DUPLO MARCA DMB - FUNCIONANDO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327563", "034")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327563", " Plantadeira MF 3 linhas")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327533", "035")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327533", " DEBULHADOR MILHO/FEIJÃO JUMIL")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327549", "038")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327549", " subsolador 05 hastes (está com 4 hastes)")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327529", "039")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327529", " TANQUE FIBRA CAP. 1.500L")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327548", "040")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327548", " carreta tanque capacidade 4.000 litros")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327551", "044")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327551", " cultivador pantográfico marca Tatu com 05 hastes")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327530", "049")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327530", " PLANTADEIRA DE INVERNO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327556", "051")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327556", " plantadeira de Mandioca 02 linhas maeca Trevisan")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327564", "052")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327564", " Carreta agrícola")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>1.350,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327531", "056")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327531", " TANQUE CAP. 5.000L DE FERRO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327542", "057")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327542", " cobridor de cana com tanque jacto de 600 litros")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327541", "060")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327541", " calcareadeira de coxo capacidade 1.000 Kg")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327547", "061")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327547", " 02 tanque com cap de 400 litros semi novos marca Alma")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327528", "062")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327528", " GARFO/RASTELO ENLEIRADOR")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327538", "063")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327538", " chassi de tanque ou carreta com rodas dupladas com molejo reforçado para 03 toneladas")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327540", "064")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327540", " debulhador de milho/feijão marca Laredo para reforma/manutenção")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327534", "068")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327534", " VAGONETAS PARA TRANSPORTE DE CAFÉ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327543", "069")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327543", " carreta de 04 rodas medidas 4,0 X 2,0 reforçada para 06 toneladas")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327535", "070")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327535", "ARADO IKEDA 4 HASTES")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327545", "072")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327545", " plataforma de hidraulico para transporte de madeira e outros")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327544", "073")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327544", " barra de herbicida de 2 metros para citrus e outros")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327557", "075")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327557", " Laminha trazeira de hidraulico")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327560", "076")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327560", " Misturador de ração Nogueira capacidade 1.000 kg")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327555", "077")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327555", " Unidade hidraulica")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327562", "078")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327562", " Calcareadeira de coco de arrasto")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327554", "080")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327554", " compressor movido a trator")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327552", "082")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327552", " ensiladeira JUMIL modelo blue Line")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327546", "083")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327546", " lote de parafusos diveros (diversos tamanhos, porcas , arruelas etç) aprox. 200 kgs")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327565", "084")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327565", " Atomizador jacto 200 litros")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327550", "086")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327550", " roçadeira de arrasto")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327561", "088")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327561", " Ensiladeira Jumil")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>