--- v0 (2026-04-17)
+++ v1 (2026-06-26)
@@ -2793,65 +2793,65 @@
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327892", "112")</f>
       </c>
       <c r="B101" s="4" t="s">
-        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327892", " Lote com: 2.000 unid de Micro transponder")</f>
+        <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327892", " Lote com: 27.550 unid de Micro transponder")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Não vendido</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>180,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327815", "113")</f>
       </c>
       <c r="B102" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/327815", " Lote com: 05 unid. De Rodas de plastico com freio: 4 completas  com freio e uma só a roda. - Sem uso")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>