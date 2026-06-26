--- v0 (2026-04-15)
+++ v1 (2026-06-26)
@@ -277,2469 +277,2469 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326289", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326289", " CAMINHÃO COMBOIO MB ATEGO 2730 6X4 MANUAL FROTA:  312008 PLACA:  FINAL: 15 ANO:  2016 KM./ ORIM.: 335078")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>105.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326288", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326288", " CAMINHÃO VOLVO VM270 6X4 AUTOMAT. FROTA:  312006 PLACA:  FINAL: 28 ANO:  2015 KM./ ORIM.: 239316")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>72.500,00</t>
+          <t>82.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326290", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326290", " CAMINHÃO COMBOIO VOLVO VM270 6X4 AUTOMAT. FROTA:  312007 PLACA:  FINAL : 36 ANO:  2015 KM./ ORIM.: 247945")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>21</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>57.000,00</t>
+          <t>102.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326291", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326291", " CAMINHÃO COMBOIO VOLVO VM270 6X4 AUTOMAT. FROTA:  312003 PLACA:  FINAL: 44 ANO:  2015 KM./ ORIM.: 256884")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>33</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>130.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326293", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326293", " CAMINHÃO COMBOIO VOLVO VM270 6X4 AUTOMAT. FROTA:  312004 PLACA:  FINAL: 40 ANO:  2015 KM./ ORIM.: 202346")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>52.500,00</t>
+          <t>97.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326292", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326292", " CAMINHÃO PIPA HERBICIDA VOLVO VM270 6X4 AUTOMAT. FROTA:  310001 PLACA:  FINAL: 65 ANO:  2017 KM./ ORIM.: 251212")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>29</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>70.000,00</t>
+          <t>150.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326295", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326295", " CAMINHÃO VOLVO VM270 6X4 AUTOMAT. FROTA:  310002 PLACA:  FINAL: 66 ANO:  2016 KM./ ORIM.: 260305")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>115.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326294", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326294", " CAMINHÃO COMBOIO VOLVO VM270 6X4 AUTOMAT. FROTA:  212006 PLACA:  FINAL: 41 ANO:  2015 KM./ ORIM.: 217572")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>32</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>52.500,00</t>
+          <t>130.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326297", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326297", " CAMINHÃO COMBOIO MB ATEGO 2730 CE 6X4 MANUAL FROTA:  306001 PLACA:  FINAL: 10 ANO:  2018 KM./ ORIM.: 296795")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>50</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>122.500,00</t>
+          <t>242.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326296", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326296", " CAMINHÃO PIPA MECANIZADA VOLVO VM270 6X4 AUTOMAT. FROTA:  212005 PLACA:  FINAL: 43 ANO:  2015 KM./ ORIM.: 209209")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>67.500,00</t>
+          <t>135.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326298", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326298", " CAMINHÃO PIPA HERBICIDA VOLVO VM270 6X4 AUTOMAT. FROTA:  210002 PLACA:  FINAL: 14 ANO:  2017 KM./ ORIM.: 280356")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>72</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>75.000,00</t>
+          <t>240.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326300", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326300", " CAMINHÃO COMBOIO VOLVO VM270 6X4 AUTOMAT. FROTA:  212001 PLACA:  FINAL: 33 ANO:  2015 KM./ ORIM.: 267570")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>45</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>160.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326299", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326299", " CAMINHÃO OFICINA VOLVO VM270 6X4 MANUAL FROTA:  1553 PLACA:  FINAL: 96 ANO:  2013 KM./ ORIM.: 263230")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>32</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>60.000,00</t>
+          <t>137.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326302", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326302", " CAMINHÃO COMBOIO VOLVO VM270 6X4 AUTOMAT. FROTA:  206001 PLACA:  FINAL: 15 ANO:  2017 KM./ ORIM.: 445709")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>56</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>65.000,00</t>
+          <t>202.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326301", "015")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326301", " CAMINHÃO OFICINA VOLVO VM270 6X4 MANUAL FROTA:  1552 PLACA:  FINAL: 55 ANO:  2013 KM./ ORIM.: 311188")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>62.500,00</t>
+          <t>125.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326304", "016")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326304", " SEMI REBOQUE PRANCHA RANDON 2E FROTA:  3907 PLACA:  FINAL: 42 ANO:  2002 KM./ ORIM.: 401557, CHASSI: REM. ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>57</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>69.000,00</t>
+          <t>98.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326303", "017")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326303", " MOTOR GUARANY CONJUNTO COMBATE SÉRIE:  DT015582")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326305", "018")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326305", " TANQUE DE PULVERIZADOR GRANDE SÉRIE:  DT016912")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326306", "019")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326306", " TANQUE DE PULVERIZADOR PEQUENO SÉRIE:  DT016911")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326308", "020")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326308", "  CJ REBOQUE HERBICIDA MOTOR ESTACIONÁRIO MWM TD229/6 FROTA:  10  ANO:  2000")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>17</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>26.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326307", "021")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326307", "  CJ REBOQUE HERBICIDA ANTONINI FROTA:  3201  ANO:  1993")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326310", "022")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326310", " CJ REBOQUE CALDA PRONTA FROTA:  3203 ANO:  1993")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>41</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>8.500,00</t>
+          <t>26.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326309", "023")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326309", "  CJ REBOQUE HERBICIDA ANTONINI FROTA:  3206  ANO:  1993")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>13.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326312", "024")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326312", " CJ REBOQUE CALDA PRONTA FROTA:  4128  ANO:  2000")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>6.500,00</t>
+          <t>11.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326314", "025")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326314", " REBOQUE TANQUE FROTA:  55345 ANO:  2004")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326313", "026")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326313", " DOLLY CANAVIEIRO RANDON FROTA:  1213 7 ANO:  2002")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>6.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326311", "027")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326311", " DOLLY CANAVIEIRO RANDON FROTA:  3621  ANO:  2001")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326315", "028")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326315", " DOLLY CANAVIEIRO RANDON FROTA:  3625 ANO:  2001")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>4.500,00</t>
+          <t>11.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326316", "029")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326316", " DOLLY CANAVIEIRO RANDON FROTA:  3626  05 ANO:  2001")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>6.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326318", "030")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326318", " DOLLY CANAVIEIRO RANDON FROTA:  3637  ANO:  2002")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>9.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326319", "031")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326319", " DOLLY CANAVIEIRO RANDON FROTA:  3660  ANO:  2005")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>3.500,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326317", "032")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326317", " CARROCERIA OFICINA VOLANTE FROTA:  345021 ANO:  2014")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326320", "033")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326320", " SUBSOLADOR 7H CIVEMASA FROTA:  56309 ANO:  2012")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>30</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>18.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326321", "034")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326321", " SUBSOLADOR STARA PS0414 FROTA:  370001 ANO:  2016")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326322", "035")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326322", " TRANSBORDO TMA FROTA:  275003 ANO:  2014")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>35</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>10.500,00</t>
+          <t>26.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326327", "036")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326327", " TRANSBORDO TMA FROTA:  275011 ANO:  2014")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>14.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326324", "037")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326324", " TRANSBORDO TMA FROTA:  375001 ANO:  2014")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>5.500,00</t>
+          <t>13.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326326", "038")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326326", " TRANSBORDO TMA FROTA:  375003 ANO:  2014")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>16.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326325", "039")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326325", " TRANSBORDO TMA FROTA:  375017 ANO:  2015")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>15.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326323", "040")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326323", " TRANSBORDO TMA FROTA:  375026 ANO:  2015")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>17.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326328", "041")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326328", " TRANSBORDO TMA FROTA:  375029 ANO:  2015")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>43</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>26.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326330", "042")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326330", " CARREGADEIRA DE CANA 4X4 MF 290-4 RA FROTA:  2826 ANO:  2001 KM./ ORIM.: 4773")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>54.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326331", "043")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326331", " CARREGADEIRA DE CANA 4X4 MF 290-4 RA FROTA:  2829 ANO:  2001 KM./ ORIM.: 2885")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>32.000,00</t>
+          <t>70.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326329", "044")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326329", " CARREGADEIRA DE CANA 4X2 MF 290-4 RA FROTA:  2834 ANO:  2002 KM./ ORIM.: 8711")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>51.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326332", "045")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326332", " CARREGADEIRA DE CANA 4X4 MF 290-4 RA FROTA:  52306 ANO:  2000 KM./ ORIM.: 1439")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326333", "046")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326333", " MOTO BOMBA MWM 6.10 TCA FROTA:  4116 ANO:  2001 KM./ ORIM.: 319")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>33</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>23.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326334", "047")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326334", " MOTO BOMBA  CUMMINS ISC 8.3L FROTA:  4118 ANO:  1996 KM./ ORIM.: 2489")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>48</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>6.500,00</t>
+          <t>28.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326335", "048")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326335", " MOTO BOMBA MWM TD229/6 FROTA:  4132 ANO:  2011 KM./ ORIM.: 267")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>11.500,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326338", "049")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326338", " MOTO BOMBA MWM TD229/6 FROTA:  54016 ANO:  2011 KM./ ORIM.: 9103")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>46</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>29.500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326336", "050")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326336", " MOTO BOMBA OM457 FROTA:  227002 ANO:  2016 KM./ ORIM.: 12768")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>21</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
-          <t>13.000,00</t>
+          <t>30.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326339", "051")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326339", " MOTO BOMBA MWM 6.10 TCA FROTA:  327002 ANO:  2016 KM./ ORIM.: 439")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>8.000,00</t>
+          <t>19.500,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326337", "052")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326337", " BASE DE ELETRO BOMBA WEG FROTA:  251001 ANO:  2015")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>800,00</t>
+          <t>2.800,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326340", "053")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326340", " ELETRO BOMBA EDRA FROTA:  58001 ANO:  2005 KM./ ORIM.: 11655")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>18.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326342", "054")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326342", " ELETRO BOMBA EQP FROTA:  58002 ANO:  2005 KM./ ORIM.: 11655")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>14.500,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326341", "055")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326341", " ELETRO BOMBA EDRA FROTA:  58003 ANO:  2005 KM./ ORIM.: 11655")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>13.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326344", "056")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326344", " ELETRO BOMBA EDRA FROTA:  58004 ANO:  2005 KM./ ORIM.: 11655")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>12.500,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326343", "057")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326343", " CARRETEL IRRIGAÇÃO FROTA:  57013 ANO:  2011")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326345", "058")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326345", " CARRETEL IRRIGAÇÃO 125/400 FROTA:  344002 ANO:  2014")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326346", "059")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326346", " CARRETEL IRRIGAÇÃO 125/400 FROTA:  344005 ANO:  2016")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>17.500,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326348", "060")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326348", " CARRETEL IRRIGAÇÃO 125/400 FROTA:  344006 ANO:  2016")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326347", "061")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326347", " CARRETEL IRRIGAÇÃO 125/400 FROTA:  344007 ANO:  2016")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>16.500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326349", "062")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326349", " TRATOR CASE FARMALL 95 FROTA:  52273 ANO:  2013 KM./ ORIM.: 11289")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
-          <t>47.500,00</t>
+          <t>70.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326350", "063")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326350", " TRATOR JD 7195J FROTA:  224701 ANO:  2014 KM./ ORIM.: 35071")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>55.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326352", "064")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326352", " TRATOR JD 6110J FROTA:  324603 ANO:  2014 KM./ ORIM.: 15523")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>85.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326354", "065")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326354", " CARROCERIA TRANSBORDO 2C SANTAL FROTA:  3967 ANO:  2012")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>52</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>7.500,00</t>
+          <t>32.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326351", "066")</f>
       </c>
       <c r="B76" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326351", " CARROCERIA TRANSBORDO 2C SANTAL FROTA:  55470 ANO:  2012")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>48</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
-          <t>8.000,00</t>
+          <t>30.500,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326353", "067")</f>
       </c>
       <c r="B77" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326353", " CARROCERIA TRANSBORDO 2C SANTAL FROTA:  55472 ANO:  2012")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>54</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>31.500,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326355", "068")</f>
       </c>
       <c r="B78" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326355", " CARROCERIA TRANSBORDO 2C SANTAL FROTA:  55474 ANO:  2012")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>12.500,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326356", "069")</f>
       </c>
       <c r="B79" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326356", " CARRETA 1E 2R NEVOEIRO FROTA:  4651 ANO:  2002")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326360", "070")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326360", " CARRETA AGRÍCOLA 2E 4R DT FROTA:  4670 ANO:  2000")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
-          <t>1.250,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326359", "071")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326359", " CARRETA AGRÍCOLA 2E 4R DT FROTA:  4671 ANO:  2002")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326358", "072")</f>
       </c>
       <c r="B82" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326358", " CARRETA AGRÍCOLA 2E 4R DT FROTA:  4674 ANO:  1985")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>4.250,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326357", "073")</f>
       </c>
       <c r="B83" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326357", " CARRETA 3E 6R-SULCADOR FROTA:  4678 ANO:  2011")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326361", "074")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326361", " CARRETA 3E 6R-SULCADOR FROTA:  56030 ANO:  2011")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326362", "075")</f>
       </c>
       <c r="B85" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326362", " CARRETA 3E 6R-SULCADOR FROTA:  56031 ANO:  2011")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326363", "076")</f>
       </c>
       <c r="B86" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326363", " CARRETA 2E4R TQ 4000L FROTA:  56052 ANO:  1994")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>29</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326364", "077")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326364", " TERRACEADOR 36X36 FROTA:  56251 ANO:  1994")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>34</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>18.500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326365", "078")</f>
       </c>
       <c r="B88" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326365", " TERRACEADOR 30X28 FROTA:  373001 ANO:  2014")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326366", "079")</f>
       </c>
       <c r="B89" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326366", " ARADO 5 AIVECAS FROTA:  4210 ANO:  1990")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>1.750,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326368", "080")</f>
       </c>
       <c r="B90" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326368", " ARADO 5 AIVECAS FROTA:  4212 ANO:  1990")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>1.250,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326369", "081")</f>
       </c>
       <c r="B91" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326369", " ARADO 5 AIVECAS FROTA:  4214 ANO:  1990")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>1.250,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326367", "082")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326367", " ARADO 5 AIVECAS FROTA:  4215 ANO:  1990")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326370", "083")</f>
       </c>
       <c r="B93" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326370", " ARADO 5 AIVECAS FROTA:  4216 ANO:  1990")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>750,00</t>
+          <t>1.250,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326372", "084")</f>
       </c>
       <c r="B94" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326372", " ARADO 4 AIVECAS FROTA:  56303 ANO:  1990")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
-          <t>750,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326371", "085")</f>
       </c>
       <c r="B95" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326371", " ARADO 5 AIVECAS FROTA:  56306 ANO:  1990")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>750,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326374", "086")</f>
       </c>
       <c r="B96" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326374", " ELIMINADOR SOQUEIRA DMB FROTA:  324201 ANO:  2013")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326373", "087")</f>
       </c>
       <c r="B97" s="4" t="s">
         <f>=HYPERLINK("https://www.rossileiloes.com.br/lote/detalhe/326373", " ELIMINADOR SOQUEIRA DMB FROTA:  324202 ANO:  2014")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 